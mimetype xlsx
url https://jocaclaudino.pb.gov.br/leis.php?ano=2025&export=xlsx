--- v0 (2026-06-05)
+++ v1 (2026-07-27)
@@ -29,81 +29,83 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Resumo</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA Nº 177-A/2025</t>
   </si>
   <si>
-    <t>Estabelece diretrizes e metas or&amp;ccedil;ament&amp;aacute;rias para o exerc&amp;iacute;cio financeiro de 2026 e d&amp;aacute; outras provid&amp;ecirc;ncias</t>
+    <t>Estabelece diretrizes e metas orçamentárias para o exercício financeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA Nº 177/2025</t>
   </si>
   <si>
-    <t>Fixa nova data de comemora&amp;ccedil;&amp;atilde;o de emancipa&amp;ccedil;&amp;atilde;o pol&amp;iacute;tica do munic&amp;iacute;pio de Joca Claudino &amp;ndash; PB, e adota outras provid&amp;ecirc;ncias.</t>
+    <t>Fixa nova data de comemoração de emancipação política do município de Joca Claudino – PB, e adota outras providências</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA Nº 176/2025</t>
   </si>
   <si>
-    <t>Disp&amp;otilde;e sobre a autoriza&amp;ccedil;&amp;atilde;o para o poder executivo municipal abrir credito especial suplementar no valor de R$ 461.757,86 (Quatrocentos e sessenta e um mil setecentos e cinquenta e sete reais e oitenta e seis centavos) e d&amp;aacute; outras provid&amp;ecirc;ncias</t>
+    <t>Dispõe sobre a autorização para o poder executivo municipal abrir credito especial suplementar no valor de R$ 461.757,86 (Quatrocentos e sessenta e um mil setecentos e cinquenta e sete reais e oitenta e seis centavos) e dá outras providências</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA Nº 175/2025</t>
   </si>
   <si>
-    <t>Fixa o valor do sal&amp;aacute;rio m&amp;iacute;nimo da administra&amp;ccedil;&amp;atilde;o p&amp;uacute;blica municipal de Joca Claudino/PB para o exerc&amp;iacute;cio de 2025, em atendimento as especifica&amp;ccedil;&amp;otilde;es constantes no Decreto Federal n. 12.342/2025, e d&amp;aacute; outras provid&amp;ecirc;ncias.</t>
+    <t xml:space="preserve">Fixa o valor do salário mínimo da administração pública municipal de Joca Claudino/PB para o exercício de 2025, em atendimento as especificações constantes no Decreto Federal n. 12.342/2025, e dá outras providências
+</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA Nº 174/2025</t>
   </si>
   <si>
-    <t>Regulamenta, no &amp;acirc;mbito do munic&amp;iacute;pio de Joca Claudino/PB, o Incentivo do Componente de Qualidade para a Equipe da Estrat&amp;eacute;gia de Sa&amp;uacute;de da Fam&amp;iacute;lia (ESF), Agentes Comunit&amp;aacute;rios de Sa&amp;uacute;de (ACS), Equipe de Sa&amp;uacute;de Bucal (ESB) e Equipe Multiprofissional na Aten&amp;ccedil;&amp;atilde;o Prim&amp;aacute;ria &amp;agrave; Sa&amp;uacute;de &amp;ndash; APS (eMulti), na forma como estabelecido pela Portaria GM/MS n&amp;ordm; 3.493/2024, e d&amp;aacute; outras provid&amp;ecirc;ncias.</t>
+    <t xml:space="preserve">Regulamenta, no âmbito do município de Joca Claudino/PB, o Incentivo do Componente de Qualidade para a Equipe da Estratégia de Saúde da Família (ESF), Agentes Comunitários de Saúde (ACS), Equipe de Saúde Bucal (ESB) e Equipe Multiprofissional na Atenção Primária à Saúde – APS (eMulti), na forma como estabelecido pela Portaria GM/MS nº 3.493/2024, e dá outras providências
+</t>
   </si>
   <si>
     <t>LEI ORDINÁRIA Nº 173/2025</t>
   </si>
   <si>
-    <t>Autoriza o Poder Executivo Municipal a repassar aos Profissionais da Aten&amp;ccedil;&amp;atilde;o Prim&amp;aacute;ria das equipes da Estrat&amp;eacute;gia de Sa&amp;uacute;de Bucal &amp;ndash; eSB, pagamento adicional destinado pela Uni&amp;atilde;o, a t&amp;iacute;tulo de incentivo por desempenho, e d&amp;aacute; outras provid&amp;ecirc;ncias.</t>
+    <t>Autoriza o Poder Executivo Municipal a repassar aos Profissionais da Atenção Primária das equipes da Estratégia de Saúde Bucal – eSB, pagamento adicional destinado pela União, a título de incentivo por desempenho, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -429,51 +431,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="576" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="441" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>144</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2">
         <v>2025</v>